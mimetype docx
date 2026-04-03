--- v0 (2026-01-01)
+++ v1 (2026-04-03)
@@ -1356,69 +1356,69 @@
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E467EB5" w14:textId="144EB0C1" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="594A0333" w14:textId="77777777" w:rsidR="00394577" w:rsidRDefault="00394577">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="341BBFA9" w14:textId="35214B14" w:rsidR="00EA0AF3" w:rsidRDefault="00CE04D7">
+    <w:p w14:paraId="341BBFA9" w14:textId="11AAB469" w:rsidR="00EA0AF3" w:rsidRDefault="00CE04D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A2B55">
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251771392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7B0796" wp14:editId="6D1B7D2C">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251771392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7B0796" wp14:editId="41492EDE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-169545</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4629150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6523355" cy="3114675"/>
                 <wp:effectExtent l="19050" t="19050" r="10795" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6523355" cy="3114675"/>
                         </a:xfrm>
@@ -1475,190 +1475,149 @@
                               <w:t>紹介チラシ</w:t>
                             </w:r>
                             <w:r w:rsidR="00C71944" w:rsidRPr="006F799A">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>を作成して下さい</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F799A">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>＞</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6307CF55" w14:textId="2E7BEF69" w:rsidR="00B82C6B" w:rsidRPr="00B82C6B" w:rsidRDefault="00B82C6B" w:rsidP="00B82C6B">
+                          <w:p w14:paraId="6307CF55" w14:textId="2E7BEF69" w:rsidR="00B82C6B" w:rsidRPr="002D5F33" w:rsidRDefault="00B82C6B" w:rsidP="002D5F33">
                             <w:pPr>
-                              <w:spacing w:line="500" w:lineRule="exact"/>
-                              <w:ind w:left="120" w:hangingChars="50" w:hanging="120"/>
+                              <w:spacing w:line="580" w:lineRule="exact"/>
+                              <w:ind w:left="130" w:hangingChars="50" w:hanging="130"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C330BD">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>・各園の様子やアピールポイントなどを盛り込んだちらしを作成して下さい。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0576FA71" w14:textId="4C9E9FCF" w:rsidR="009A2B55" w:rsidRPr="007B2B26" w:rsidRDefault="009A2B55" w:rsidP="007B2B26">
+                          <w:p w14:paraId="2F63756C" w14:textId="1614F5F6" w:rsidR="005733BA" w:rsidRPr="002D5F33" w:rsidRDefault="002D5F33" w:rsidP="002D5F33">
                             <w:pPr>
-                              <w:pStyle w:val="ab"/>
-[...9 lines deleted...]
-                                <w:szCs w:val="24"/>
+                              <w:spacing w:line="540" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007B2B26">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>○</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>就職フェア</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>当日</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>、</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>各会場に</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>各園の“</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007B2B26" w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>紹介</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007B2B26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>ちらし”を掲示します！</w:t>
                             </w:r>
-                          </w:p>
-[...80 lines deleted...]
-                              <w:t>。）</w:t>
+                            <w:r w:rsidRPr="002D5F33">
+                              <w:rPr>
+                                <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>（ちらしの表面のみ）</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4E9B0277" w14:textId="6A31699F" w:rsidR="00560235" w:rsidRDefault="00560235" w:rsidP="00560235">
                             <w:pPr>
                               <w:spacing w:line="500" w:lineRule="exact"/>
                               <w:ind w:firstLineChars="200" w:firstLine="560"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00560235">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>・カラーで作成して下さい。</w:t>
                             </w:r>
                           </w:p>
@@ -1756,53 +1715,53 @@
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>でお願いします</w:t>
                             </w:r>
                             <w:r w:rsidR="00394577">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>（できれば）</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00560235">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="15851771" w14:textId="77777777" w:rsidR="006C1DC6" w:rsidRPr="00C330BD" w:rsidRDefault="009A2B55" w:rsidP="00A0149E">
+                          <w:p w14:paraId="15851771" w14:textId="77777777" w:rsidR="006C1DC6" w:rsidRPr="00C330BD" w:rsidRDefault="009A2B55" w:rsidP="002D5F33">
                             <w:pPr>
-                              <w:spacing w:line="560" w:lineRule="exact"/>
+                              <w:spacing w:line="640" w:lineRule="exact"/>
                               <w:ind w:leftChars="83" w:left="174"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C330BD">
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>※求人情報は掲示しません。</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="14E7B1B3" w14:textId="7A65268E" w:rsidR="009A2B55" w:rsidRPr="00A0149E" w:rsidRDefault="009A2B55" w:rsidP="00A0149E">
                             <w:pPr>
                               <w:spacing w:line="380" w:lineRule="exact"/>
@@ -1819,51 +1778,55 @@
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>当日、ブース訪問者に直接渡していただくことは可能です。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="180000" tIns="0" rIns="144000" bIns="36000" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5D7B0796" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-13.35pt;margin-top:364.5pt;width:513.65pt;height:245.25pt;z-index:-251545088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa760xIwIAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N869kRVntU2aqtL2&#10;Im37AWOMY1TMUGBjp1/fAXuzvakPVXlADAxn5pyZ2d70rWZn6bxCU/DZZMqZNAIrZU4F//zp+GLD&#10;mQ9gKtBoZMEv0vOb3fNn287mco4N6ko6RiDG550teBOCzbPMi0a24CdopaHHGl0LgUx3yioHHaG3&#10;OptPp+usQ1dZh0J6T7eH4ZHvEn5dSxE+1LWXgemCU24h7S7tZdyz3RbykwPbKDGmAf+QRQvKUNAr&#10;1AECsAenfoNqlXDosQ4TgW2Gda2ETByIzWz6C5v7BqxMXEgcb68y+f8HK96f7+1Hx0L/CnsqYCLh&#10;7R2KL54Z3DdgTvLWOewaCRUFnkXJss76fPwapfa5jyBl9w4rKjI8BExAfe3aqArxZIROBbhcRZd9&#10;YIIu16v5YrFacSbobTGbLdcvVykG5I/frfPhjcSWxUPBHVU1wcP5zoeYDuSPLjGaR62qo9I6Ge5U&#10;7rVjZ6AOOKY1ov/kpg3rCj7frCj43zGmaf0JI+ZwAN8MsfzFRyM6Qt6qQG2uVVvwzfU/5FHT16ZK&#10;LgGUHs5ER5tR5KjroHDoy56pquDLCBk1L7G6kOoOh66mKaRDg+4bZx11dMH91wdwkjP91sTKpcg0&#10;A8miWrjhermkjDgrk7VYJwOMIKCCi+A4G4x9SGMT2Ri8pQrXKmn/lMmYMnVqKsk4VXEUfrST19Ps&#10;774DAAD//wMAUEsDBBQABgAIAAAAIQDCbowT4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcWqeRaEmIU1VIqIeeWpAQNydekqjx2thuG/h6tie47WhHM2+q9WRHccYQB0cK&#10;FvMMBFLrzECdgrfXl9kjiJg0GT06QgXfGGFd395UujTuQns8H1InOIRiqRX0KflSytj2aHWcO4/E&#10;v08XrE4sQydN0BcOt6PMs2wprR6IG3rt8bnH9ng4WS5pjua92O42X5P/yP3PPuzitlHq/m7aPIFI&#10;OKU/M1zxGR1qZmrciUwUo4JZvlyxVcEqL3jU1ZFxIYiGr3xRPICsK/l/Rf0LAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAmu+tMSMCAABDBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAwm6ME+EAAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" strokeweight="2.25pt">
+              <v:shapetype w14:anchorId="5D7B0796" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-13.35pt;margin-top:364.5pt;width:513.65pt;height:245.25pt;z-index:-251545088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa760xIwIAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N869kRVntU2aqtL2&#10;Im37AWOMY1TMUGBjp1/fAXuzvakPVXlADAxn5pyZ2d70rWZn6bxCU/DZZMqZNAIrZU4F//zp+GLD&#10;mQ9gKtBoZMEv0vOb3fNn287mco4N6ko6RiDG550teBOCzbPMi0a24CdopaHHGl0LgUx3yioHHaG3&#10;OptPp+usQ1dZh0J6T7eH4ZHvEn5dSxE+1LWXgemCU24h7S7tZdyz3RbykwPbKDGmAf+QRQvKUNAr&#10;1AECsAenfoNqlXDosQ4TgW2Gda2ETByIzWz6C5v7BqxMXEgcb68y+f8HK96f7+1Hx0L/CnsqYCLh&#10;7R2KL54Z3DdgTvLWOewaCRUFnkXJss76fPwapfa5jyBl9w4rKjI8BExAfe3aqArxZIROBbhcRZd9&#10;YIIu16v5YrFacSbobTGbLdcvVykG5I/frfPhjcSWxUPBHVU1wcP5zoeYDuSPLjGaR62qo9I6Ge5U&#10;7rVjZ6AOOKY1ov/kpg3rCj7frCj43zGmaf0JI+ZwAN8MsfzFRyM6Qt6qQG2uVVvwzfU/5FHT16ZK&#10;LgGUHs5ER5tR5KjroHDoy56pquDLCBk1L7G6kOoOh66mKaRDg+4bZx11dMH91wdwkjP91sTKpcg0&#10;A8miWrjhermkjDgrk7VYJwOMIKCCi+A4G4x9SGMT2Ri8pQrXKmn/lMmYMnVqKsk4VXEUfrST19Ps&#10;774DAAD//wMAUEsDBBQABgAIAAAAIQDCbowT4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcWqeRaEmIU1VIqIeeWpAQNydekqjx2thuG/h6tie47WhHM2+q9WRHccYQB0cK&#10;FvMMBFLrzECdgrfXl9kjiJg0GT06QgXfGGFd395UujTuQns8H1InOIRiqRX0KflSytj2aHWcO4/E&#10;v08XrE4sQydN0BcOt6PMs2wprR6IG3rt8bnH9ng4WS5pjua92O42X5P/yP3PPuzitlHq/m7aPIFI&#10;OKU/M1zxGR1qZmrciUwUo4JZvlyxVcEqL3jU1ZFxIYiGr3xRPICsK/l/Rf0LAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAmu+tMSMCAABDBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAwm6ME+EAAAANAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" strokeweight="2.25pt">
                 <v:stroke dashstyle="3 1"/>
                 <v:textbox inset="5mm,0,4mm,1mm">
                   <w:txbxContent>
                     <w:p w14:paraId="1DF40113" w14:textId="42BB7EA8" w:rsidR="004346A6" w:rsidRPr="006F799A" w:rsidRDefault="009A2B55" w:rsidP="00B82C6B">
                       <w:pPr>
                         <w:spacing w:line="500" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F799A">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>＜園</w:t>
@@ -1880,190 +1843,149 @@
                         <w:t>紹介チラシ</w:t>
                       </w:r>
                       <w:r w:rsidR="00C71944" w:rsidRPr="006F799A">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>を作成して下さい</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006F799A">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>＞</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6307CF55" w14:textId="2E7BEF69" w:rsidR="00B82C6B" w:rsidRPr="00B82C6B" w:rsidRDefault="00B82C6B" w:rsidP="00B82C6B">
+                    <w:p w14:paraId="6307CF55" w14:textId="2E7BEF69" w:rsidR="00B82C6B" w:rsidRPr="002D5F33" w:rsidRDefault="00B82C6B" w:rsidP="002D5F33">
                       <w:pPr>
-                        <w:spacing w:line="500" w:lineRule="exact"/>
-                        <w:ind w:left="120" w:hangingChars="50" w:hanging="120"/>
+                        <w:spacing w:line="580" w:lineRule="exact"/>
+                        <w:ind w:left="130" w:hangingChars="50" w:hanging="130"/>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
-                          <w:sz w:val="24"/>
-                          <w:szCs w:val="24"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C330BD">
-[...3 lines deleted...]
-                          <w:szCs w:val="24"/>
+                      <w:r w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>・各園の様子やアピールポイントなどを盛り込んだちらしを作成して下さい。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0576FA71" w14:textId="4C9E9FCF" w:rsidR="009A2B55" w:rsidRPr="007B2B26" w:rsidRDefault="009A2B55" w:rsidP="007B2B26">
+                    <w:p w14:paraId="2F63756C" w14:textId="1614F5F6" w:rsidR="005733BA" w:rsidRPr="002D5F33" w:rsidRDefault="002D5F33" w:rsidP="002D5F33">
                       <w:pPr>
-                        <w:pStyle w:val="ab"/>
-[...9 lines deleted...]
-                          <w:szCs w:val="24"/>
+                        <w:spacing w:line="540" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007B2B26">
-[...11 lines deleted...]
-                          <w:szCs w:val="24"/>
+                      <w:r w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>○</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>就職フェア</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>当日</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>、</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>各会場に</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>各園の“</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007B2B26" w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>紹介</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007B2B26">
-[...3 lines deleted...]
-                          <w:szCs w:val="24"/>
+                      <w:r w:rsidR="009A2B55" w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>ちらし”を掲示します！</w:t>
                       </w:r>
-                    </w:p>
-[...80 lines deleted...]
-                        <w:t>。）</w:t>
+                      <w:r w:rsidRPr="002D5F33">
+                        <w:rPr>
+                          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>（ちらしの表面のみ）</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4E9B0277" w14:textId="6A31699F" w:rsidR="00560235" w:rsidRDefault="00560235" w:rsidP="00560235">
                       <w:pPr>
                         <w:spacing w:line="500" w:lineRule="exact"/>
                         <w:ind w:firstLineChars="200" w:firstLine="560"/>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00560235">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>・カラーで作成して下さい。</w:t>
                       </w:r>
                     </w:p>
@@ -2161,279 +2083,287 @@
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>でお願いします</w:t>
                       </w:r>
                       <w:r w:rsidR="00394577">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>（できれば）</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00560235">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="15851771" w14:textId="77777777" w:rsidR="006C1DC6" w:rsidRPr="00C330BD" w:rsidRDefault="009A2B55" w:rsidP="00A0149E">
+                    <w:p w14:paraId="15851771" w14:textId="77777777" w:rsidR="006C1DC6" w:rsidRPr="00C330BD" w:rsidRDefault="009A2B55" w:rsidP="002D5F33">
                       <w:pPr>
-                        <w:spacing w:line="560" w:lineRule="exact"/>
+                        <w:spacing w:line="640" w:lineRule="exact"/>
                         <w:ind w:leftChars="83" w:left="174"/>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C330BD">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>※求人情報は掲示しません。</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="14E7B1B3" w14:textId="7A65268E" w:rsidR="009A2B55" w:rsidRPr="00A0149E" w:rsidRDefault="009A2B55" w:rsidP="00A0149E">
                       <w:pPr>
                         <w:spacing w:line="380" w:lineRule="exact"/>
                         <w:ind w:firstLineChars="100" w:firstLine="240"/>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A0149E">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>当日、ブース訪問者に直接渡していただくことは可能です。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05468F53" w14:textId="37E271A3" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
+    <w:p w14:paraId="05468F53" w14:textId="424FFD06" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19EB01C0" w14:textId="63A8E519" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD298E9" w14:textId="1F6E2C6E" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35933930" w14:textId="2ABB6D58" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFF5FE3" w14:textId="7C724310" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0545723A" w14:textId="3B7311F1" w:rsidR="00EA0AF3" w:rsidRDefault="00EA0AF3">
+    <w:p w14:paraId="0545723A" w14:textId="2796A52B" w:rsidR="00EA0AF3" w:rsidRDefault="002D5F33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="12BDC193" w14:textId="4763500D" w:rsidR="00EA0AF3" w:rsidRDefault="00560235">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251770368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4802CEB3" wp14:editId="28CE3D2A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251770368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4802CEB3" wp14:editId="2B662EC0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>268605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>165735</wp:posOffset>
+                  <wp:posOffset>56865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="66675" cy="857250"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="左大かっこ 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="66675" cy="857250"/>
                         </a:xfrm>
                         <a:prstGeom prst="leftBracket">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4A401F11" id="_x0000_t85" coordsize="21600,21600" o:spt="85" adj="1800" path="m21600,qx0@0l0@1qy21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="4B3972A4" id="_x0000_t85" coordsize="21600,21600" o:spt="85" adj="1800" path="m21600,qx0@0l0@1qy21600,21600e" filled="f">
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum 21600 0 #0"/>
                   <v:f eqn="prod #0 9598 32768"/>
                   <v:f eqn="sum 21600 0 @2"/>
                 </v:formulas>
                 <v:path arrowok="t" gradientshapeok="t" o:connecttype="custom" o:connectlocs="21600,0;0,10800;21600,21600" textboxrect="6326,@2,21600,@3"/>
                 <v:handles>
                   <v:h position="topLeft,#0" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="左大かっこ 1" o:spid="_x0000_s1026" type="#_x0000_t85" style="position:absolute;left:0;text-align:left;margin-left:21.15pt;margin-top:13.05pt;width:5.25pt;height:67.5pt;z-index:251770368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP4jkQRQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+5oG0cIqUtSBmCYh&#10;qICJZ+PYNMLxeedr0+6v39ltWsTQNE17ce58v8/fl7PzdevEymBswFeyHAylMF5D3fjnSn5/uPp0&#10;KkUk5WvlwJtKbkyU59OPH866MDFHsABXGxScxMdJFyq5IAqTooh6YVoVBxCMZ6MFbBWxis9Fjarj&#10;7K0rjobDcdEB1gFBmxj59nJrlNOc31qj6dbaaEi4SnJvlE/M51M6i+mZmjyjCotG79pQ/9BFqxrP&#10;RfepLhUpscTmt1RtoxEiWBpoaAuwttEmz8DTlMM309wvVDB5Fl5ODPs1xf+XVt+s7sMceQ1diJPI&#10;YppibbFNX+5PrPOyNvtlmTUJzZfj8fhkJIVmy+no5GiUd1kcYgNG+mqgFUmopDOWvqDSL4byotTq&#10;OhKX5Yjek5VDE1mijTOpD+fvjBVNzWXLHJ3xYS4cipXil61fyvSSnCt7phDbOLcPGv45aOebwkzG&#10;zN8G7r1zRfC0D2wbD/heVVr3rdqtfz/1dtY09hPUmzkKhC1aY9BXDe/wWkWaK2R4MpCZcnTLh3XQ&#10;VRJ2khQLwJ/v3Sd/Rg1bpegY7pWMP5YKjRTum2c8fS6PjxM/snLM78kKvrY8vbb4ZXsBvPeSyR10&#10;FpM/uV60CO0jM3OWqrJJec21K6kJe+WCtjRkbmszm2U35kRQdO3vg+5fOoHjYf2oMOyARAzAG+ip&#10;oSZvgLT1Te/hYbYksE1G2WGvu30znzJgdtxPhH2tZ6/DH2r6CwAA//8DAFBLAwQUAAYACAAAACEA&#10;gvNrct0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3WVulEnKYQ2xKkQAiEG&#10;hpYu3dz4SFLicxS7qfn3HBOMp/f03ffKTbS9mHD0nSMF6SIBgVQ701GjYP/xcrMC4YMmo3tHqOAb&#10;PWyq66tSF8ZdaIvTLjSCIeQLraANYSik9HWLVvuFG5A4+3Sj1YHPsZFm1BeG215mSZJLqzviD60e&#10;8KnF+mt3tgput3U8+df3dfOcxPt1Tm/hMB2Ums/i4wOIgDH8leFXn9WhYqejO5PxomdGtuSmgixP&#10;QXB+l/GSI/fyNAVZlfL/gOoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT+I5EEUCAADp&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgvNrct0A&#10;AAAIAQAADwAAAAAAAAAAAAAAAACfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" adj="140" strokecolor="black [3040]"/>
+              <v:shape id="左大かっこ 1" o:spid="_x0000_s1026" type="#_x0000_t85" style="position:absolute;margin-left:21.15pt;margin-top:4.5pt;width:5.25pt;height:67.5pt;z-index:251770368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP4jkQRQIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+5oG0cIqUtSBmCYh&#10;qICJZ+PYNMLxeedr0+6v39ltWsTQNE17ce58v8/fl7PzdevEymBswFeyHAylMF5D3fjnSn5/uPp0&#10;KkUk5WvlwJtKbkyU59OPH866MDFHsABXGxScxMdJFyq5IAqTooh6YVoVBxCMZ6MFbBWxis9Fjarj&#10;7K0rjobDcdEB1gFBmxj59nJrlNOc31qj6dbaaEi4SnJvlE/M51M6i+mZmjyjCotG79pQ/9BFqxrP&#10;RfepLhUpscTmt1RtoxEiWBpoaAuwttEmz8DTlMM309wvVDB5Fl5ODPs1xf+XVt+s7sMceQ1diJPI&#10;YppibbFNX+5PrPOyNvtlmTUJzZfj8fhkJIVmy+no5GiUd1kcYgNG+mqgFUmopDOWvqDSL4byotTq&#10;OhKX5Yjek5VDE1mijTOpD+fvjBVNzWXLHJ3xYS4cipXil61fyvSSnCt7phDbOLcPGv45aOebwkzG&#10;zN8G7r1zRfC0D2wbD/heVVr3rdqtfz/1dtY09hPUmzkKhC1aY9BXDe/wWkWaK2R4MpCZcnTLh3XQ&#10;VRJ2khQLwJ/v3Sd/Rg1bpegY7pWMP5YKjRTum2c8fS6PjxM/snLM78kKvrY8vbb4ZXsBvPeSyR10&#10;FpM/uV60CO0jM3OWqrJJec21K6kJe+WCtjRkbmszm2U35kRQdO3vg+5fOoHjYf2oMOyARAzAG+ip&#10;oSZvgLT1Te/hYbYksE1G2WGvu30znzJgdtxPhH2tZ6/DH2r6CwAA//8DAFBLAwQUAAYACAAAACEA&#10;TmN42NwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbNQmhNKEOBVCIMTA&#10;0NKlmxsfSSA+R7Gbmn/PMcF4ek/ffa9aJzeIGafQe9JwvVAgkBpve2o17N6fr1YgQjRkzeAJNXxj&#10;gHV9flaZ0voTbXDexlYwhEJpNHQxjqWUoenQmbDwIxJnH35yJvI5tdJO5sRwN8hMqaV0pif+0JkR&#10;HztsvrZHpyHfNOkzvLwV7ZNKd8WSXuN+3mt9eZEe7kFETPGvDL/6rA41Ox38kWwQAzOyG25qKHgR&#10;x7cZDzlwLc8VyLqS//3rHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBP4jkQRQIAAOkE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOY3jY3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" adj="140" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D6944F" w14:textId="329CBE85" w:rsidR="00A56515" w:rsidRDefault="00A56515">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D2B8CFC" w14:textId="0E8F3F44" w:rsidR="00A56515" w:rsidRDefault="00A56515">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00B83985" w14:textId="4245B9ED" w:rsidR="00EA0AF3" w:rsidRDefault="00394577">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251766272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E402EA3" wp14:editId="07FA8920">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251766272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E402EA3" wp14:editId="302BCC6E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6609715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1444625" cy="961390"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="9" name="図 9" descr="保育　写真　イラスト に対する画像結果"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="保育　写真　イラスト に対する画像結果"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
@@ -2519,102 +2449,252 @@
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50EBC">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">・期日までに、データを滋賀県保育士・保育所支援センターまでメールで送って下さい。　　 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50EBC">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E9E045" w14:textId="2AA99007" w:rsidR="00C50EBC" w:rsidRPr="00C50EBC" w:rsidRDefault="00C50EBC" w:rsidP="00C50EBC">
+    <w:p w14:paraId="13E9E045" w14:textId="25C1F006" w:rsidR="00C50EBC" w:rsidRPr="00C50EBC" w:rsidRDefault="00C50EBC" w:rsidP="00C50EBC">
       <w:pPr>
         <w:spacing w:line="420" w:lineRule="exact"/>
         <w:ind w:left="119" w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50EBC">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">メール　：　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50EBC">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shiga.hoikukyo@feel.ocn.ne.jp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584DEEAB" w14:textId="107A7C94" w:rsidR="00EA0AF3" w:rsidRPr="00C50EBC" w:rsidRDefault="006F799A">
+    <w:p w14:paraId="584DEEAB" w14:textId="278D67E0" w:rsidR="00EA0AF3" w:rsidRPr="00C50EBC" w:rsidRDefault="007D6638">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007D6638">
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CDF64D1" wp14:editId="2EECCBA4">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251773440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE1C01D" wp14:editId="581A75EB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-140970</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>145415</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2819400" cy="1495425"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="348721002" name="テキスト ボックス 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2819400" cy="1495425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="09A14FC8" w14:textId="0705FA78" w:rsidR="007D6638" w:rsidRPr="007D6638" w:rsidRDefault="007D6638">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D6638">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>※最近、インターネット上であげられている無料イラストを巡って、訴訟問題に発展しているケースが増えています。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7569ED1B" w14:textId="142D7346" w:rsidR="007D6638" w:rsidRPr="007D6638" w:rsidRDefault="007D6638">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D6638">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>印刷会社を通して</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>連絡があった場合はイラストを変更してもらうようお願いする場合があります。ご了承ください。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7FE1C01D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-11.1pt;margin-top:11.45pt;width:222pt;height:117.75pt;z-index:251773440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCurBdpEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z22n7rhV607HjiGk&#10;40A6+ABpmq4RSRySbO349DhZbzf+iAdEHiI7dn62f7ZXN6NW5CCcl2BqWsxySoTh0Eqzq+mXz9tX&#10;15T4wEzLFBhR06Pw9Gb98sVqsJWYQw+qFY4giPHVYGvah2CrLPO8F5r5GVhh0NiB0yyg6nZZ69iA&#10;6Fpl8zy/ygZwrXXAhff4ency0nXC7zrBw8eu8yIQVVPMLaTbpbuJd7ZesWrnmO0ln9Jg/5CFZtJg&#10;0DPUHQuM7J38DUpL7sBDF2YcdAZdJ7lINWA1Rf5LNY89syLVguR4e6bJ/z9Y/nB4tJ8cCeMbGLGB&#10;qQhv74F/9cTApmdmJ26dg6EXrMXARaQsG6yvpq+Ral/5CNIMH6DFJrN9gAQ0dk5HVrBOgujYgOOZ&#10;dDEGwvFxfl0syxxNHG1FuVyU80WKwaqn79b58E6AJlGoqcOuJnh2uPchpsOqJ5cYzYOS7VYqlRS3&#10;azbKkQPDCdimM6H/5KYMGWq6XGDsv0Pk6fwJQsuAo6ykrun12YlVkbe3pk2DFphUJxlTVmYiMnJ3&#10;YjGMzUhkW9OrGCDy2kB7RGYdnCYXNw2FHtx3Sgac2pr6b3vmBCXqvcHuLIuyjGOelHLxeo6Ku7Q0&#10;lxZmOELVNFByEjchrUZkwMAtdrGTid/nTKaUcRoT7dPmxHG/1JPX836vfwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOuQTlHgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oSxfK&#10;1pWmE0ICwQ3GBNesydqKxClJ1pW3x5zgaPvT7++vNpOzbDQh9h4lLOYZMION1z22EnZvD7MCWEwK&#10;tbIejYRvE2FTn59VqtT+hK9m3KaWUQjGUknoUhpKzmPTGafi3A8G6XbwwalEY2i5DupE4c5ykWVL&#10;7lSP9KFTg7nvTPO5PToJRf40fsTn65f3Znmw63S1Gh+/gpSXF9PdLbBkpvQHw68+qUNNTnt/RB2Z&#10;lTATQhAqQYg1MAJysaAue1rcFDnwuuL/K9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AK6sF2kTAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOuQTlHgAAAACgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="09A14FC8" w14:textId="0705FA78" w:rsidR="007D6638" w:rsidRPr="007D6638" w:rsidRDefault="007D6638">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D6638">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>※最近、インターネット上であげられている無料イラストを巡って、訴訟問題に発展しているケースが増えています。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7569ED1B" w14:textId="142D7346" w:rsidR="007D6638" w:rsidRPr="007D6638" w:rsidRDefault="007D6638">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D6638">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>印刷会社を通して</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>連絡があった場合はイラストを変更してもらうようお願いする場合があります。ご了承ください。</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006F799A">
+        <w:rPr>
+          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CDF64D1" wp14:editId="217EA0D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2840355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>8543925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3409950" cy="1524000"/>
                 <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="AutoShape 39"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3409950" cy="1524000"/>
                         </a:xfrm>
@@ -2799,51 +2879,51 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6CDF64D1" id="_x0000_t176" coordsize="21600,21600" o:spt="176" adj="2700" path="m@0,qx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="sum height 0 #0"/>
                   <v:f eqn="prod @0 2929 10000"/>
                   <v:f eqn="sum width 0 @3"/>
                   <v:f eqn="sum height 0 @3"/>
                   <v:f eqn="val width"/>
                   <v:f eqn="val height"/>
                   <v:f eqn="prod width 1 2"/>
                   <v:f eqn="prod height 1 2"/>
                 </v:formulas>
                 <v:path gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
               </v:shapetype>
-              <v:shape id="AutoShape 39" o:spid="_x0000_s1031" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:223.65pt;margin-top:672.75pt;width:268.5pt;height:120pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMwPVBJAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlC23UdFV1KUJa&#10;YKWFD3Adp7FwPGbsNilfz9jp9gJviDxEMx77zJkzM4v7vjXsoNBrsCUfj3LOlJVQabsr+fdvmzcz&#10;znwQthIGrCr5UXl+v3z9atG5Qk2gAVMpZARifdG5kjchuCLLvGxUK/wInLIUrAFbEcjFXVah6Ai9&#10;Ndkkz99lHWDlEKTynk4fhiBfJvy6VjJ8rWuvAjMlJ24h/TH9t/GfLRei2KFwjZYnGuIfWLRCW0p6&#10;hnoQQbA96r+gWi0RPNRhJKHNoK61VKkGqmac/1HNcyOcSrWQON6dZfL/D1Z+OTy7J4zUvXsE+cMz&#10;C+tG2J1aIULXKFFRunEUKuucL84PouPpKdt2n6Gi1op9gKRBX2MbAak61iepj2epVR+YpMO3d/l8&#10;PqWOSIqNp5O7PE/NyETx8tyhDx8VtCwaJa8NdEQMw8oEhVYE9TS0PeUUh0cfIkdRvLxLNYHR1UYb&#10;kxzcbdcG2UHQMGzSl8qi0q+vGcu6kk9m0/fTBH0T9NcYxPlC++Zaq4kjM7ot+ex8SRRRzQ+2SkMX&#10;hDaDTZyNPckbFY3D64vQb3umq5JPI8l4soXqSHojDFNMW0dGA/iLs44muOT+516g4sx8srFneUxN&#10;M5+82WxONt5EtlcRYSVBlTxwNpjrMKzJ3qHeNZRpnNSwsKI+1zqJfWF1ok9Tmnpw2qi4Btd+unXZ&#10;++VvAAAA//8DAFBLAwQUAAYACAAAACEAcTm6UN4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KgDSSANcSpUiRsXWuDsxts4YK9D7Lbp37Oc4LhvRrMzzWr2ThxxikMgBbeL&#10;DARSF8xAvYK37fNNBSImTUa7QKjgjBFW7eVFo2sTTvSKx03qBYdQrLUCm9JYSxk7i17HRRiRWNuH&#10;yevE59RLM+kTh3sn77LsXno9EH+wesS1xe5rc/AKnE/vaf/y8Tks1/055N/zYJ1V6vpqfnoEkXBO&#10;f2b4rc/VoeVOu3AgE4VTUBQPOVtZyIuyBMGWZVUw2jEqK0aybeT/Fe0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIzA9UEkAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHE5ulDeAAAADQEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokeweight="2.25pt">
+              <v:shape id="AutoShape 39" o:spid="_x0000_s1032" type="#_x0000_t176" style="position:absolute;left:0;text-align:left;margin-left:223.65pt;margin-top:672.75pt;width:268.5pt;height:120pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMwPVBJAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlC23UdFV1KUJa&#10;YKWFD3Adp7FwPGbsNilfz9jp9gJviDxEMx77zJkzM4v7vjXsoNBrsCUfj3LOlJVQabsr+fdvmzcz&#10;znwQthIGrCr5UXl+v3z9atG5Qk2gAVMpZARifdG5kjchuCLLvGxUK/wInLIUrAFbEcjFXVah6Ai9&#10;Ndkkz99lHWDlEKTynk4fhiBfJvy6VjJ8rWuvAjMlJ24h/TH9t/GfLRei2KFwjZYnGuIfWLRCW0p6&#10;hnoQQbA96r+gWi0RPNRhJKHNoK61VKkGqmac/1HNcyOcSrWQON6dZfL/D1Z+OTy7J4zUvXsE+cMz&#10;C+tG2J1aIULXKFFRunEUKuucL84PouPpKdt2n6Gi1op9gKRBX2MbAak61iepj2epVR+YpMO3d/l8&#10;PqWOSIqNp5O7PE/NyETx8tyhDx8VtCwaJa8NdEQMw8oEhVYE9TS0PeUUh0cfIkdRvLxLNYHR1UYb&#10;kxzcbdcG2UHQMGzSl8qi0q+vGcu6kk9m0/fTBH0T9NcYxPlC++Zaq4kjM7ot+ex8SRRRzQ+2SkMX&#10;hDaDTZyNPckbFY3D64vQb3umq5JPI8l4soXqSHojDFNMW0dGA/iLs44muOT+516g4sx8srFneUxN&#10;M5+82WxONt5EtlcRYSVBlTxwNpjrMKzJ3qHeNZRpnNSwsKI+1zqJfWF1ok9Tmnpw2qi4Btd+unXZ&#10;++VvAAAA//8DAFBLAwQUAAYACAAAACEAcTm6UN4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KgDSSANcSpUiRsXWuDsxts4YK9D7Lbp37Oc4LhvRrMzzWr2ThxxikMgBbeL&#10;DARSF8xAvYK37fNNBSImTUa7QKjgjBFW7eVFo2sTTvSKx03qBYdQrLUCm9JYSxk7i17HRRiRWNuH&#10;yevE59RLM+kTh3sn77LsXno9EH+wesS1xe5rc/AKnE/vaf/y8Tks1/055N/zYJ1V6vpqfnoEkXBO&#10;f2b4rc/VoeVOu3AgE4VTUBQPOVtZyIuyBMGWZVUw2jEqK0aybeT/Fe0PAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIzA9UEkAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHE5ulDeAAAADQEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" strokeweight="2.25pt">
                 <v:textbox inset="3mm,.7pt,3mm,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="1D307A23" w14:textId="77777777" w:rsidR="006F799A" w:rsidRPr="006F799A" w:rsidRDefault="006F799A" w:rsidP="006F799A">
                       <w:pPr>
                         <w:spacing w:line="480" w:lineRule="exact"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F799A">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>滋賀県保育士・保育所支援センター</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3D0A3E73" w14:textId="77777777" w:rsidR="006F799A" w:rsidRDefault="00AE37AA" w:rsidP="006F799A">
                       <w:pPr>
                         <w:spacing w:line="500" w:lineRule="exact"/>
                         <w:jc w:val="left"/>
@@ -2962,157 +3042,89 @@
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E40BE1">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>FAX：077-521-2117</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BC6C87" w14:textId="460A06F1" w:rsidR="002B2ED4" w:rsidRDefault="006F799A">
+    <w:p w14:paraId="20BC6C87" w14:textId="62A6796E" w:rsidR="002B2ED4" w:rsidRDefault="002B2ED4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2F7E506C" w14:textId="078D2A51" w:rsidR="00751BA9" w:rsidRDefault="00751BA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00751BA9" w:rsidSect="00A0149E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1077" w:bottom="1440" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14B0B5C6" w14:textId="77777777" w:rsidR="002B38FC" w:rsidRDefault="002B38FC" w:rsidP="00F91183">
+    <w:p w14:paraId="38A2570E" w14:textId="77777777" w:rsidR="009E0615" w:rsidRDefault="009E0615" w:rsidP="00F91183">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01CC3509" w14:textId="77777777" w:rsidR="002B38FC" w:rsidRDefault="002B38FC" w:rsidP="00F91183">
+    <w:p w14:paraId="630A8575" w14:textId="77777777" w:rsidR="009E0615" w:rsidRDefault="009E0615" w:rsidP="00F91183">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
@@ -3139,64 +3151,71 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGP創英角ﾎﾟｯﾌﾟ体">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="040B0A00000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDPゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
     <w:altName w:val="HGMaruGothicMPRO"/>
     <w:panose1 w:val="020F0600000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HGPｺﾞｼｯｸM">
+    <w:panose1 w:val="020B0600000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000281" w:usb1="28C76CF8" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33BCD03F" w14:textId="77777777" w:rsidR="002B38FC" w:rsidRDefault="002B38FC" w:rsidP="00F91183">
+    <w:p w14:paraId="7D1A1046" w14:textId="77777777" w:rsidR="009E0615" w:rsidRDefault="009E0615" w:rsidP="00F91183">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="764C2065" w14:textId="77777777" w:rsidR="002B38FC" w:rsidRDefault="002B38FC" w:rsidP="00F91183">
+    <w:p w14:paraId="54996795" w14:textId="77777777" w:rsidR="009E0615" w:rsidRDefault="009E0615" w:rsidP="00F91183">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BB42059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39C81826"/>
     <w:lvl w:ilvl="0" w:tplc="DBA2807A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3260,220 +3279,223 @@
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1904950592">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="76"/>
+  <w:zoom w:percent="91"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="77825">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
       <o:colormru v:ext="edit" colors="#f39,#f9f,#ff9"/>
-      <o:colormenu v:ext="edit" fillcolor="none [3213]" strokecolor="none" shadowcolor="none"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D309D"/>
     <w:rsid w:val="00024AAF"/>
     <w:rsid w:val="000478FE"/>
     <w:rsid w:val="00055BC7"/>
     <w:rsid w:val="000F6167"/>
     <w:rsid w:val="00120D3F"/>
     <w:rsid w:val="0015622F"/>
     <w:rsid w:val="00165E49"/>
     <w:rsid w:val="001A30A6"/>
     <w:rsid w:val="001D7F01"/>
     <w:rsid w:val="00270E97"/>
     <w:rsid w:val="002B2ED4"/>
     <w:rsid w:val="002B38FC"/>
+    <w:rsid w:val="002D5F33"/>
     <w:rsid w:val="002D6CD2"/>
     <w:rsid w:val="002F2C33"/>
     <w:rsid w:val="0031164D"/>
     <w:rsid w:val="00384676"/>
     <w:rsid w:val="00394577"/>
     <w:rsid w:val="003E2DB5"/>
     <w:rsid w:val="00413CD3"/>
     <w:rsid w:val="00433466"/>
     <w:rsid w:val="0043349F"/>
     <w:rsid w:val="004346A6"/>
     <w:rsid w:val="004355A8"/>
     <w:rsid w:val="0049138E"/>
     <w:rsid w:val="004C56B5"/>
     <w:rsid w:val="004F1E0D"/>
     <w:rsid w:val="00545B1E"/>
     <w:rsid w:val="00560235"/>
     <w:rsid w:val="005662A7"/>
     <w:rsid w:val="005733BA"/>
     <w:rsid w:val="005733C5"/>
     <w:rsid w:val="005B18BB"/>
     <w:rsid w:val="005B4658"/>
     <w:rsid w:val="005D309D"/>
     <w:rsid w:val="005F44EB"/>
     <w:rsid w:val="0065295B"/>
     <w:rsid w:val="006908E1"/>
     <w:rsid w:val="006932CE"/>
     <w:rsid w:val="006C1DC6"/>
     <w:rsid w:val="006C375C"/>
     <w:rsid w:val="006C7132"/>
     <w:rsid w:val="006D148B"/>
     <w:rsid w:val="006F799A"/>
     <w:rsid w:val="00715B58"/>
     <w:rsid w:val="00747725"/>
     <w:rsid w:val="00751BA9"/>
     <w:rsid w:val="007567E0"/>
     <w:rsid w:val="00772243"/>
     <w:rsid w:val="007B2B26"/>
     <w:rsid w:val="007B49B5"/>
+    <w:rsid w:val="007D6638"/>
     <w:rsid w:val="00812D51"/>
     <w:rsid w:val="008D0FD1"/>
     <w:rsid w:val="008E5AF5"/>
     <w:rsid w:val="008F6B2A"/>
     <w:rsid w:val="008F724E"/>
     <w:rsid w:val="009A2B55"/>
+    <w:rsid w:val="009E0615"/>
     <w:rsid w:val="009E2FF9"/>
     <w:rsid w:val="009F72A9"/>
     <w:rsid w:val="00A0149E"/>
     <w:rsid w:val="00A02AF1"/>
     <w:rsid w:val="00A0395E"/>
     <w:rsid w:val="00A2708F"/>
     <w:rsid w:val="00A445AA"/>
     <w:rsid w:val="00A56515"/>
     <w:rsid w:val="00A604D2"/>
     <w:rsid w:val="00A9239F"/>
     <w:rsid w:val="00AA35F6"/>
     <w:rsid w:val="00AB19AE"/>
     <w:rsid w:val="00AB435F"/>
     <w:rsid w:val="00AE37AA"/>
     <w:rsid w:val="00AF4186"/>
     <w:rsid w:val="00B16433"/>
     <w:rsid w:val="00B31A6A"/>
     <w:rsid w:val="00B43800"/>
     <w:rsid w:val="00B462C2"/>
     <w:rsid w:val="00B628B6"/>
     <w:rsid w:val="00B82C6B"/>
     <w:rsid w:val="00B93FCB"/>
     <w:rsid w:val="00BB50C3"/>
     <w:rsid w:val="00BD315A"/>
     <w:rsid w:val="00C312F3"/>
     <w:rsid w:val="00C330BD"/>
     <w:rsid w:val="00C50EBC"/>
     <w:rsid w:val="00C71944"/>
+    <w:rsid w:val="00C97ABB"/>
     <w:rsid w:val="00CB2008"/>
+    <w:rsid w:val="00CD77D0"/>
     <w:rsid w:val="00CE04D7"/>
     <w:rsid w:val="00D20EB8"/>
     <w:rsid w:val="00E012B9"/>
     <w:rsid w:val="00E34C14"/>
     <w:rsid w:val="00E40BE1"/>
     <w:rsid w:val="00E44C50"/>
     <w:rsid w:val="00E471FF"/>
     <w:rsid w:val="00E60A5A"/>
     <w:rsid w:val="00E966F3"/>
     <w:rsid w:val="00E97B39"/>
     <w:rsid w:val="00EA0AF3"/>
     <w:rsid w:val="00F318CC"/>
     <w:rsid w:val="00F346C0"/>
     <w:rsid w:val="00F37A89"/>
     <w:rsid w:val="00F85781"/>
     <w:rsid w:val="00F91058"/>
     <w:rsid w:val="00F91183"/>
     <w:rsid w:val="00FA1131"/>
     <w:rsid w:val="00FB1068"/>
     <w:rsid w:val="00FE1FED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="77825">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
       <o:colormru v:ext="edit" colors="#f39,#f9f,#ff9"/>
-      <o:colormenu v:ext="edit" fillcolor="none [3213]" strokecolor="none" shadowcolor="none"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50BBA4F8"/>
   <w15:docId w15:val="{0F12D93B-475D-410E-A4EA-0134B8FDCBE9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3983,51 +4005,51 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007B2B26"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicdomainq.net/musical-note-0002180/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fumira.jp/cut/hoikuen/file419.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ord.yahoo.co.jp/o/image/RV=1/RE=1591404486/RH=b3JkLnlhaG9vLmNvLmpw/RB=/RU=aHR0cHM6Ly93d3cucGhvdG9saWJyYXJ5LmpwL2ltZzU1OS8xMzM0OTFfNTQxNDU4MS5odG1s/RS=%5EADBu778BrTbGtEe3YqujxoIJN70m88-;_ylt=A2RCL5lGltleEmkAAiWU3uV7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicdomainq.net/musical-note-0002180/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fumira.jp/cut/hoikuen/file419.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ord.yahoo.co.jp/o/image/RV=1/RE=1591404486/RH=b3JkLnlhaG9vLmNvLmpw/RB=/RU=aHR0cHM6Ly93d3cucGhvdG9saWJyYXJ5LmpwL2ltZzU1OS8xMzM0OTFfNTQxNDU4MS5odG1s/RS=%5EADBu778BrTbGtEe3YqujxoIJN70m88-;_ylt=A2RCL5lGltleEmkAAiWU3uV7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4275,69 +4297,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>20</Words>
-  <Characters>116</Characters>
+  <Characters>117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>135</CharactersWithSpaces>
+  <CharactersWithSpaces>136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>saijyou</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>